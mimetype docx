--- v0 (2025-12-05)
+++ v1 (2026-06-05)
@@ -86,58 +86,61 @@
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="001361DC" w14:paraId="74FBFE25" w14:textId="77777777" w:rsidTr="005C10F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C600FB3" w14:textId="77777777" w:rsidR="001361DC" w:rsidRPr="00B25462" w:rsidRDefault="001361DC" w:rsidP="005C10F3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="IntenseReference"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25462">
               <w:rPr>
                 <w:rStyle w:val="IntenseReference"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Person reporting the incident or concern:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C473D29" w14:textId="77777777" w:rsidR="001361DC" w:rsidRPr="00D46522" w:rsidRDefault="001361DC" w:rsidP="005C10F3">
+          <w:p w14:paraId="6C473D29" w14:textId="583D2DFD" w:rsidR="001361DC" w:rsidRPr="00D46522" w:rsidRDefault="001361DC" w:rsidP="005C10F3">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
             </w:pPr>
             <w:r w:rsidRPr="00D46522">
               <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="003A5945">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040246C2" w14:textId="77777777" w:rsidR="001361DC" w:rsidRPr="00D46522" w:rsidRDefault="001361DC" w:rsidP="005C10F3">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
             </w:pPr>
             <w:r w:rsidRPr="00D46522">
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66613380" w14:textId="77777777" w:rsidR="001361DC" w:rsidRPr="00D46522" w:rsidRDefault="001361DC" w:rsidP="005C10F3">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
             </w:pPr>
             <w:r w:rsidRPr="00D46522">
               <w:t>Phone number:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A01AA17" w14:textId="77777777" w:rsidR="001361DC" w:rsidRPr="00D46522" w:rsidRDefault="001361DC" w:rsidP="005C10F3">
             <w:pPr>
               <w:pBdr>
@@ -914,86 +917,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="147684FE" w14:textId="77777777" w:rsidR="001361DC" w:rsidRDefault="001361DC" w:rsidP="001361DC"/>
     <w:p w14:paraId="6ED594F4" w14:textId="0E3FC51F" w:rsidR="0015770E" w:rsidRDefault="001361DC">
       <w:r>
         <w:t>Date   …………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0015770E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="162A7CAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB983B48"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -1084,67 +1087,68 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="178"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001361DC"/>
     <w:rsid w:val="001361DC"/>
     <w:rsid w:val="0015770E"/>
     <w:rsid w:val="00184ABE"/>
+    <w:rsid w:val="003A5945"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74397A2E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{404F401D-028E-EE48-B0D4-D717F7A22C62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1913,53 +1917,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>341</Words>
-  <Characters>1946</Characters>
+  <Characters>1947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2283</CharactersWithSpaces>
+  <CharactersWithSpaces>2284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dawn Cox</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>